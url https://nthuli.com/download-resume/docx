--- v0 (2025-11-04)
+++ v1 (2026-09-17)
@@ -1,6000 +1,24878 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>CURRICULUM VITAE (CV), QUALIFICATIONS AND EXPERIENCE OF VICTOR NTHULI</w:t>
+        <w:t>Victor Nthuli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="HorizontalLine"/>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:t>victornthuli269@gmail.com | +254724082859 | Nairobi, Kenya | https://www.linkedin.com/in/victor-nthuli</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>Security Operations Engineer specializing in incident response, threat hunting, and compliance alignment for regulated industries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:color w:val="2954D6"/>
         </w:rPr>
-        <w:t>Name:</w:t>
+        <w:t>Experience</w:t>
       </w:r>
+    </w:p>
+    <w:p>
       <w:r>
-        <w:rPr/>
-[...1 lines deleted...]
-        <w:br/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Managing Director — SOCDEV AFRICA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:i/>
         </w:rPr>
-        <w:t>Profession:</w:t>
+        <w:br/>
+        <w:t>Apr 2025 – Present</w:t>
       </w:r>
+    </w:p>
+    <w:p>
       <w:r>
-        <w:rPr/>
-[...1 lines deleted...]
-        <w:br/>
+        <w:t>Security Operation Center &amp; Development Company. Lead overall company strategy, execution, and growth, combining cybersecurity operations and innovative software solutions. Architected and deployed a full-stack, multi-tenant authentication system with biometric integration and role-based access control. Led threat detection, SIEM integration, and vulnerability assessments for diverse clients across Africa. Fostered a DevSecOps-centered engineering culture with a strong focus on mentorship and open-source contribution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Security Engineer — Revere Tech</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:i/>
         </w:rPr>
-        <w:t>Position:</w:t>
+        <w:br/>
+        <w:t>Mar 2026 – Present · Remote</w:t>
       </w:r>
+    </w:p>
+    <w:p>
       <w:r>
-        <w:rPr/>
-[...4 lines deleted...]
-        <w:br/>
+        <w:t>Security engineering support spanning infrastructure hardening, monitoring, and incident response.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Security Consultant — Confidential (Kenyan Government / Defense-sector client)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:i/>
         </w:rPr>
-        <w:t>Nationality:</w:t>
+        <w:br/>
+        <w:t>Apr 2026 – Present</w:t>
       </w:r>
+    </w:p>
+    <w:p>
       <w:r>
-        <w:rPr/>
-[...1 lines deleted...]
-        <w:br/>
+        <w:t>Providing security engineering and operations support for a government client. Scope and technical details withheld due to the sensitivity of the engagement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Security Operations Engineer — Webmasters K Ltd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:i/>
         </w:rPr>
-        <w:t>Telephone:</w:t>
+        <w:br/>
+        <w:t>May 2023 – Apr 2025</w:t>
       </w:r>
+    </w:p>
+    <w:p>
       <w:r>
-        <w:rPr/>
-[...1 lines deleted...]
-        <w:br/>
+        <w:t>Software Development Company. Conducted web and mobile application security testing and penetration assessments. Oversaw SIEM design, deployment, and integration with IT infrastructure. Led the secure deployment of OpenStack cloud environments and developed internal audit controls. Resigned in April 2025 due to strategic differences on execution timelines and internal alignment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Technical Intern — Umar Auto Garage</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:i/>
         </w:rPr>
-        <w:t>E-MAIL:</w:t>
+        <w:br/>
+        <w:t>Jul 2022 – Sep 2022</w:t>
       </w:r>
+    </w:p>
+    <w:p>
       <w:r>
-        <w:rPr/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> 55207 - 00200, Nairobi, Kenya</w:t>
+        <w:t>Vehicle System Monitoring and Wiring. Performed diagnostics, maintenance, and engine replacement tasks. Gained foundational understanding of system monitoring and technical operations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t>PROFESSIONAL SUMMARY</w:t>
+        <w:rPr>
+          <w:color w:val="2954D6"/>
+        </w:rPr>
+        <w:t>Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>BSc. Applied Computer Technology — United States International University – Africa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:br/>
+        <w:t>2019 – 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>Concentration: Cybercrime &amp; Forensic IT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>KCSE — Light Academy Highschool</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:br/>
+        <w:t>2015 – 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>KCPE — Rockfields Junior School</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:br/>
+        <w:t>2007 – 2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t>Cybersecurity leader with 5+ years of technical and strategic experience building SOC infrastructure, automating security workflows, and implementing DevSecOps practices. Passionate about enabling secure digital transformation across Africa through scalable, open-source-first security engineering. Proven expertise in threat intelligence integration, vulnerability management, and regulatory compliance with a strong focus on continuous improvement of organizational security posture.</w:t>
+        <w:rPr>
+          <w:color w:val="2954D6"/>
+        </w:rPr>
+        <w:t>Certifications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t>KEY QUALIFICATIONS</w:t>
+        <w:t>Certified Cyber Security Technician (CCT) (In Progress)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t>Security Operations Engineer with specialized experience in SOC environments, incident response, and threat intelligence integration. Proven expertise in implementing custom security solutions and comprehensive suites of security tools. Demonstrated success in vulnerability management, system hardening, and regulatory compliance. Skilled in building real-time monitoring solutions and automating security processes through DevSecOps pipelines. Committed to continuously enhancing organizational security posture across cloud and on-premises environments.</w:t>
+        <w:t>Getting Started with MITRE ATT&amp;CK (2024-11-07)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:t>Burp Suite Basics (2024-10-02)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...4 lines deleted...]
-        <w:rPr/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t>EMPLOYMENT RECORD:</w:t>
+        <w:t>Zero to Linux with Hal Pomeranz (2024-09-05)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...11 lines deleted...]
-        <w:rPr/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> Nairobi, Kenya</w:t>
+        <w:t>Conquering your CISSP (2024-09-04)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...12 lines deleted...]
-        <w:rPr/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">Lead overall company strategy, execution, and growth, combining cybersecurity operations and innovative software solutions. </w:t>
+        <w:t>The Illustrated Pentester (2024-08-29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...12 lines deleted...]
-        <w:rPr/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">Architected and deployed a full-stack, multi-tenant authentication system with biometric integration and role-based access control. </w:t>
+        <w:t>Fearless Forensic Shell Fu (2024-08-28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...12 lines deleted...]
-        <w:rPr/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">Led threat detection, SIEM integration, and vulnerability assessments for diverse clients across Africa. </w:t>
+        <w:t>New Methods to Attack &amp; Defend Active Directory (2024-08-07)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...12 lines deleted...]
-        <w:rPr/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">Fostered a DevSecOps-centered engineering culture with a strong focus on mentorship and open-source contribution. </w:t>
+        <w:t>Introduction to OSINT (2024-07-19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...10 lines deleted...]
-        <w:rPr/>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Nairobi, Kenya</w:t>
+        <w:t>Active Defense &amp; Cyber Deception (2024-07-18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...11 lines deleted...]
-        <w:rPr/>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:color w:val="2954D6"/>
         </w:rPr>
-        <w:t>Security Infrastructure Development:</w:t>
+        <w:t>Skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Security: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Security Monitoring &amp; Incident Response, SIEM Tools &amp; Analytics, Penetration Testing &amp; Exploitation, Linux Systems Security, Cybersecurity Leadership &amp; Training, Threat Intelligence &amp; Reconnaissance Automation, Identity &amp; Access Management, Vulnerability Assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Technical: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>API Security &amp; Design, DevSecOps &amp; Secure CI/CD Pipelines, Cloud Security</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...12 lines deleted...]
-        <w:rPr/>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">Architected and deployed a custom SIEM solution integrating multiple threat intelligence feeds and platforms, boosting threat detection by 40%. </w:t>
+        <w:rPr>
+          <w:color w:val="2954D6"/>
+        </w:rPr>
+        <w:t>Key Projects</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">Implemented enterprise-grade load balancing and SSL termination, achieving 99.9% service availability. </w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Network Device Monitoring with Grafana (2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...13 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Vulnerability Management &amp; Security Testing:</w:t>
+        <w:t>The Network Device Monitoring with Grafana project is a comprehensive, real-world implementation of a real-time monitoring system that leverages open-source tools like Nmap, MariaDB, Prometheus, Grafana, and Python scripting. This platform focuses on monitoring device availability, port activity, and service health across enterprise networks. It transforms traditional manual network auditing into an automated, visual, and scalable solution.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">Established systematic vulnerability scanning with enterprise security tools, reducing average remediation time by 35%. </w:t>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Technologies: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Grafana, Prometheus, Nmap, Python, Bash, MariaDB, AlertManager, Cron</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">Conducted penetration tests that uncovered critical vulnerabilities (SQLi, XSS, authentication flaws) in web applications. </w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Network-Traffic-Monitoring-with-grafana  (2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...13 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Cloud &amp; DevSecOps Security:</w:t>
+        <w:t>This project provides a comprehensive solution for capturing network traffic, processing it with Zeek (formerly Bro), and storing the enriched logs into a MySQL database for further analysis and visualization. It includes scripts and configurations to enhance Zeek's capabilities with GeoIP, ASN data, and JA3/JA4 fingerprinting, enabling detailed network security monitoring and analysis.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">Managed a multi-tenant private cloud environment with advanced security controls and network isolation. </w:t>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Technologies: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>zeek, shell, python</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">Integrated security scanning tools into CI/CD pipelines to prevent credential exposure. </w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Grafana CSV Reporter (2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...13 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Incident Response &amp; Threat Hunting:</w:t>
+        <w:t>A Python tool that generates CSV exports from Grafana dashboards, turning live monitoring data into shareable reports for stakeholders who don't have direct dashboard access.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">Led investigations using advanced correlation techniques and custom detection rules based on the MITRE ATT&amp;CK framework, improving threat coverage by 25%. </w:t>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Technologies: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Python, Grafana API</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...12 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:b/>
         </w:rPr>
-        <w:t>Year/Date:</w:t>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> Nairobi, Kenya</w:t>
+        <w:t>SOC &amp; SIEM Lab — Wazuh, Graylog, OpenCTI &amp; MISP (2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Designed, deployed, and actively maintain a full self-hosted SOC stack: Wazuh for endpoint detection and response, Graylog for centralized log aggregation, and OpenCTI paired with MISP for threat intelligence collection and correlation, with Grafana tying it together for unified visualization.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...14 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">Gained hands-on experience with engine diagnostics and electrical systems. </w:t>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Technologies: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Wazuh, Graylog, OpenCTI, MISP, Grafana</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...13 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">Developed systematic troubleshooting methodologies that enhanced analytical skills applied later to security incident triaging. </w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>OpenStack Private Cloud Deployment (2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t>CORE COMPETENCIES</w:t>
+        <w:t>Deployed and actively maintain a private OpenStack cloud environment, providing self-managed compute, network, and storage infrastructure independent of public cloud providers.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t>Security Monitoring &amp; Incident Response</w:t>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Technologies: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>OpenStack, Linux, Virtualization, Networking</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...13 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">Optimized enterprise SIEM solutions with custom threat intelligence platform integration for comprehensive threat detection. </w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Discord Intelligence Archiver (2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...12 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">Developed custom correlation rules and fine-tuned alert thresholds, reducing false positives by 40%. </w:t>
+        <w:t>Fetches and archives messages from Discord channels into a choice of storage backends — PostgreSQL, OpenSearch, InfluxDB, or flat files — supporting both historical backfills and ongoing collection, with OpenTelemetry tracing for observability into the collection pipeline itself.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t>Threat Intelligence &amp; Analysis</w:t>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Technologies: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Python, PostgreSQL, OpenSearch, InfluxDB, OpenTelemetry</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1796 lines deleted...]
-      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+    <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ 明朝">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...1 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02000500000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="00" w:characterSet="windows-1252"/>
-    <w:family w:val="swiss"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="709"/>
+          <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
-        <w:ind w:start="709" w:hanging="283"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="start"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1418"/>
+          <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:start="1418" w:hanging="283"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...106 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="709"/>
+          <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:start="709" w:hanging="283"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...119 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3EAFDEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="709"/>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:start="709" w:hanging="283"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...119 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="709"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:start="709" w:hanging="283"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="start"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1418"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:ind w:start="1418" w:hanging="283"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...106 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29761A62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="709"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:ind w:start="709" w:hanging="283"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...2258 lines deleted...]
-      </w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="9"/>
-[...35 lines deleted...]
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...3 lines deleted...]
-  <w:hyphenationZone w:val="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:val="bestFit"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
+  <w:rsids>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00FC693F"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="24062061"/>
+  <w14:defaultImageDpi w14:val="300"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Serif" w:hAnsi="Noto Serif" w:eastAsia="Noto Sans" w:cs="FreeSans"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...13 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00FC693F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Heading"/>
-    <w:next w:val="BodyText"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-      <w:spacing w:before="240" w:after="120"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Noto Serif" w:hAnsi="Noto Serif" w:eastAsia="Noto Sans" w:cs="FreeSans"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="48"/>
-[...32 lines deleted...]
-      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="NumberingSymbols">
-[...10 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading">
-    <w:name w:val="Heading"/>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="BodyText"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-      <w:spacing w:before="240" w:after="120"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Noto Sans" w:cs="FreeSans"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
-    <w:basedOn w:val="BodyText"/>
-    <w:pPr/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="FreeSans"/>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-      <w:spacing w:before="120" w:after="120"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="FreeSans"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Index">
-    <w:name w:val="Index"/>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:pPr>
-      <w:suppressLineNumbers/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="FreeSans"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="HorizontalLine">
-[...2 lines deleted...]
-    <w:next w:val="BodyText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:sz w:val="12"/>
-      <w:szCs w:val="12"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:allowPNG/>
+  <w:doNotSaveAsSingleFile/>
+</w:webSettings>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="LibreOffice">
+    <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="ffffff"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="000000"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="18a303"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="0369a3"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="a33e03"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8e03a3"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="c99c00"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="c9211e"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000ee"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="551a8b"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
-[...1 lines deleted...]
-        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
-[...1 lines deleted...]
-        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme>
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter/>
         </a:ln>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter/>
         </a:ln>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/25.2.2.2$Linux_X86_64 LibreOffice_project/520$Build-2</Application>
+  <Pages>1</Pages>
+  <Words>0</Words>
+  <Characters>0</Characters>
+  <Application>Microsoft Macintosh Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>0</Lines>
+  <Paragraphs>0</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>0</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
-  <Pages>7</Pages>
-[...3 lines deleted...]
-  <Paragraphs>119</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-  <dc:description/>
   <cp:category/>
-  <dc:subject/>
-  <cp:keywords/>
 </cp:coreProperties>
 </file>
-
-[...16 lines deleted...]
-</file>