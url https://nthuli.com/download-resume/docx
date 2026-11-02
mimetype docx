--- v1 (2026-09-17)
+++ v2 (2026-11-02)
@@ -337,187 +337,187 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Technical: </w:t>
       </w:r>
       <w:r>
         <w:t>API Security &amp; Design, DevSecOps &amp; Secure CI/CD Pipelines, Cloud Security</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2954D6"/>
         </w:rPr>
         <w:t>Key Projects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Network Device Monitoring with Grafana (2025)</w:t>
+        <w:t>RustVault: Self-Hosted Password Vault and Privacy Toolkit (2026)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>The Network Device Monitoring with Grafana project is a comprehensive, real-world implementation of a real-time monitoring system that leverages open-source tools like Nmap, MariaDB, Prometheus, Grafana, and Python scripting. This platform focuses on monitoring device availability, port activity, and service health across enterprise networks. It transforms traditional manual network auditing into an automated, visual, and scalable solution.</w:t>
+        <w:t>A password vault and privacy toolkit written in Rust that runs only on your own machine: encrypted vault, recovery key, automatic backups, Firefox hardening and a script-blocking browser extension.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Technologies: </w:t>
       </w:r>
       <w:r>
-        <w:t>Grafana, Prometheus, Nmap, Python, Bash, MariaDB, AlertManager, Cron</w:t>
+        <w:t>Rust, AES-256-GCM, Argon2id, PostgreSQL, SQLite, Firefox WebExtensions, Firejail, Tailscale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Windows Security Setup: Wazuh, Sysmon and Sysinternals in One Command (2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>A PowerShell script that enrolls a Windows host into Wazuh and installs Sysmon and the Sysinternals Suite in one elevated command.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Technologies: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PowerShell, Wazuh, Sysmon, Sysinternals, Windows Server</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>SOC &amp; SIEM Lab: Wazuh, Graylog, OpenCTI and MISP (2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>A self-hosted SOC stack: Wazuh for endpoint detection and response, Graylog for log aggregation, OpenCTI with MISP for threat intelligence, and Grafana for unified visualization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Technologies: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Wazuh, Graylog, OpenCTI, MISP, Grafana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Network-Traffic-Monitoring-with-grafana  (2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This project provides a comprehensive solution for capturing network traffic, processing it with Zeek (formerly Bro), and storing the enriched logs into a MySQL database for further analysis and visualization. It includes scripts and configurations to enhance Zeek's capabilities with GeoIP, ASN data, and JA3/JA4 fingerprinting, enabling detailed network security monitoring and analysis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Technologies: </w:t>
       </w:r>
       <w:r>
         <w:t>zeek, shell, python</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Grafana CSV Reporter (2025)</w:t>
+        <w:t>Security Report Wizard for Grafana (2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>A Python tool that generates CSV exports from Grafana dashboards, turning live monitoring data into shareable reports for stakeholders who don't have direct dashboard access.</w:t>
+        <w:t>A FastAPI web wizard that pulls panel data from Grafana dashboards and turns it into spreadsheet reports for stakeholders without dashboard access.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Technologies: </w:t>
       </w:r>
       <w:r>
-        <w:t>Python, Grafana API</w:t>
+        <w:t>Python, FastAPI, Grafana API, Jinja2, JavaScript</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>SOC &amp; SIEM Lab — Wazuh, Graylog, OpenCTI &amp; MISP (2025)</w:t>
+        <w:t>Network Device Monitoring with Grafana (2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Designed, deployed, and actively maintain a full self-hosted SOC stack: Wazuh for endpoint detection and response, Graylog for centralized log aggregation, and OpenCTI paired with MISP for threat intelligence collection and correlation, with Grafana tying it together for unified visualization.</w:t>
+        <w:t>The Network Device Monitoring with Grafana project is a comprehensive, real-world implementation of a real-time monitoring system that leverages open-source tools like Nmap, MariaDB, Prometheus, Grafana, and Python scripting. This platform focuses on monitoring device availability, port activity, and service health across enterprise networks. It transforms traditional manual network auditing into an automated, visual, and scalable solution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Technologies: </w:t>
       </w:r>
       <w:r>
-        <w:t>Wazuh, Graylog, OpenCTI, MISP, Grafana</w:t>
-[...47 lines deleted...]
-        <w:t>Python, PostgreSQL, OpenSearch, InfluxDB, OpenTelemetry</w:t>
+        <w:t>Grafana, Prometheus, Nmap, Python, Bash, MariaDB, AlertManager, Cron</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>